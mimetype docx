--- v0 (2025-10-02)
+++ v1 (2026-05-14)
@@ -99,65 +99,65 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E743733" w14:textId="77777777" w:rsidR="00BE5D1C" w:rsidRPr="008F54C2" w:rsidRDefault="00BE5D1C" w:rsidP="001D553A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F54C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Estimado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B768E0C" w14:textId="3FC827E1" w:rsidR="00BE5D1C" w:rsidRPr="008F54C2" w:rsidRDefault="00410F92" w:rsidP="001D553A">
+    <w:p w14:paraId="5B768E0C" w14:textId="3D1406C9" w:rsidR="00BE5D1C" w:rsidRPr="008F54C2" w:rsidRDefault="0094293D" w:rsidP="001D553A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Juan Camilo Gallo Gómez</w:t>
+        <w:t>Hilderman Cardona-Rodas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E343920" w14:textId="77777777" w:rsidR="00BE5D1C" w:rsidRPr="008F54C2" w:rsidRDefault="00BE5D1C" w:rsidP="001D553A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F54C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Editor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64806780" w14:textId="7D420D90" w:rsidR="00BE5D1C" w:rsidRPr="008F54C2" w:rsidRDefault="00BE5D1C" w:rsidP="001D553A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -342,51 +342,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="36D53C10" w14:textId="11ED6278" w:rsidR="008F54C2" w:rsidRPr="00DA0838" w:rsidRDefault="008F54C2" w:rsidP="008F54C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F604D1" w:rsidRPr="00BA238B" w14:paraId="4B0C2BF3" w14:textId="76F894F7" w:rsidTr="008F54C2">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="421" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="344789EC" w14:textId="18C366E3" w:rsidR="00BA238B" w:rsidRPr="00BA238B" w:rsidRDefault="00F47BA5" w:rsidP="001D553A">
+          <w:p w14:paraId="344789EC" w14:textId="18C366E3" w:rsidR="00BA238B" w:rsidRPr="00BA238B" w:rsidRDefault="0094293D" w:rsidP="001D553A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="479431590"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -414,51 +414,51 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA238B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Investigación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74A72C36" w14:textId="0D2B41B8" w:rsidR="00BA238B" w:rsidRPr="00BA238B" w:rsidRDefault="00F47BA5" w:rsidP="001D553A">
+          <w:p w14:paraId="74A72C36" w14:textId="0D2B41B8" w:rsidR="00BA238B" w:rsidRPr="00BA238B" w:rsidRDefault="0094293D" w:rsidP="001D553A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1123143598"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -487,51 +487,51 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA238B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Reflexión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="235B18C1" w14:textId="4608EC8E" w:rsidR="00BA238B" w:rsidRPr="00BA238B" w:rsidRDefault="00F47BA5" w:rsidP="001D553A">
+          <w:p w14:paraId="235B18C1" w14:textId="4608EC8E" w:rsidR="00BA238B" w:rsidRPr="00BA238B" w:rsidRDefault="0094293D" w:rsidP="001D553A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1927019108"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -569,51 +569,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00BA238B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Re</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>visión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44639C24" w14:textId="35AE899A" w:rsidR="00BA238B" w:rsidRPr="00BA238B" w:rsidRDefault="00F47BA5" w:rsidP="001D553A">
+          <w:p w14:paraId="44639C24" w14:textId="35AE899A" w:rsidR="00BA238B" w:rsidRPr="00BA238B" w:rsidRDefault="0094293D" w:rsidP="001D553A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1093705833"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -6960,56 +6960,56 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1421561187">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="949119132">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="150"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="23553"/>
+    <o:shapedefaults v:ext="edit" spidmax="25601"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B069A"/>
     <w:rsid w:val="00002E21"/>
     <w:rsid w:val="000051B7"/>
     <w:rsid w:val="000058A0"/>
     <w:rsid w:val="00015697"/>
     <w:rsid w:val="000200BB"/>
     <w:rsid w:val="00051C10"/>
@@ -7064,65 +7064,67 @@
     <w:rsid w:val="00582B0D"/>
     <w:rsid w:val="00587F87"/>
     <w:rsid w:val="005A15B8"/>
     <w:rsid w:val="005A4344"/>
     <w:rsid w:val="005B3BF6"/>
     <w:rsid w:val="005D1F63"/>
     <w:rsid w:val="005F7DBA"/>
     <w:rsid w:val="006026F2"/>
     <w:rsid w:val="00614820"/>
     <w:rsid w:val="00616A36"/>
     <w:rsid w:val="00637D37"/>
     <w:rsid w:val="0064277E"/>
     <w:rsid w:val="00644949"/>
     <w:rsid w:val="00652E03"/>
     <w:rsid w:val="00661CDF"/>
     <w:rsid w:val="006C28F2"/>
     <w:rsid w:val="006C3617"/>
     <w:rsid w:val="006F5F3D"/>
     <w:rsid w:val="00716520"/>
     <w:rsid w:val="00727237"/>
     <w:rsid w:val="00733040"/>
     <w:rsid w:val="0075683F"/>
     <w:rsid w:val="007754AE"/>
     <w:rsid w:val="00776451"/>
     <w:rsid w:val="007C2810"/>
+    <w:rsid w:val="007D6806"/>
     <w:rsid w:val="007D784B"/>
     <w:rsid w:val="007E6DC2"/>
     <w:rsid w:val="007F5A94"/>
     <w:rsid w:val="008007FF"/>
     <w:rsid w:val="00811D46"/>
     <w:rsid w:val="008375BE"/>
     <w:rsid w:val="0085605E"/>
     <w:rsid w:val="0087218B"/>
     <w:rsid w:val="008901E2"/>
     <w:rsid w:val="008B0564"/>
     <w:rsid w:val="008C41C9"/>
     <w:rsid w:val="008F54C2"/>
     <w:rsid w:val="008F5525"/>
     <w:rsid w:val="00904E85"/>
     <w:rsid w:val="00935970"/>
+    <w:rsid w:val="0094293D"/>
     <w:rsid w:val="00952FC7"/>
     <w:rsid w:val="00955B2F"/>
     <w:rsid w:val="0098134C"/>
     <w:rsid w:val="009949D7"/>
     <w:rsid w:val="009A58DB"/>
     <w:rsid w:val="009A658A"/>
     <w:rsid w:val="009A7D6F"/>
     <w:rsid w:val="009C5735"/>
     <w:rsid w:val="009C6D1A"/>
     <w:rsid w:val="009C77B9"/>
     <w:rsid w:val="00A04A65"/>
     <w:rsid w:val="00A27733"/>
     <w:rsid w:val="00A376BD"/>
     <w:rsid w:val="00A531EF"/>
     <w:rsid w:val="00A65FD3"/>
     <w:rsid w:val="00A7326D"/>
     <w:rsid w:val="00A754C2"/>
     <w:rsid w:val="00A81C0F"/>
     <w:rsid w:val="00AC58D5"/>
     <w:rsid w:val="00AD4EF3"/>
     <w:rsid w:val="00AE3A70"/>
     <w:rsid w:val="00AE63E7"/>
     <w:rsid w:val="00B03D95"/>
     <w:rsid w:val="00B12183"/>
     <w:rsid w:val="00B14F68"/>
@@ -7183,51 +7185,51 @@
     <w:rsid w:val="00F52312"/>
     <w:rsid w:val="00F604D1"/>
     <w:rsid w:val="00F643DD"/>
     <w:rsid w:val="00F92B7D"/>
     <w:rsid w:val="00FA7129"/>
     <w:rsid w:val="00FE4C34"/>
     <w:rsid w:val="00FF3116"/>
     <w:rsid w:val="00FF7C01"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="23553"/>
+    <o:shapedefaults v:ext="edit" spidmax="25601"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1CDB303E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BED0E7A1-1198-4711-9241-B576DC8CF384}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>